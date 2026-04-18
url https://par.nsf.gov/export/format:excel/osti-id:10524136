--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10524136</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1111/brv.13081</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Diet effects on ectotherm thermal performance</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hardison, Emily A; Eliason, Erika J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-04-14T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Biological Reviews</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>99</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1537 to 1555</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1464-7931</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;ABSTRACT&lt;/title&gt; &lt;p&gt;The environment is changing rapidly, and considerable research is aimed at understanding the capacity of organisms to respond. Changes in environmental temperature are particularly concerning as most animals are ectothermic, with temperature considered a key factor governing their ecology, biogeography, behaviour and physiology. The ability of ectotherms to persist in an increasingly warm, variable, and unpredictable future will depend on their nutritional status. Nutritional resources (e.g. food availability, quality, options) vary across space and time and in response to environmental change, but animals also have the capacity to alter how much they eat and what they eat, which may help them improve their performance under climate change. In this review, we discuss the state of knowledge in the intersection between animal nutrition and temperature. We take a mechanistic approach to describe nutrients (i.e. broad macronutrients, specific lipids, and micronutrients) that may impact thermal performance and discuss what is currently known about their role in ectotherm thermal plasticity, thermoregulatory behaviour, diet preference, and thermal tolerance. We finish by describing how this topic can inform ectotherm biogeography, behaviour, and aquaculture research.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2305704</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Wiley</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>