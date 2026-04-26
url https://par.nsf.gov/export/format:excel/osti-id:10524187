--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10524187</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Barriers and Facilitators to Obtaining External Funding at Historically Black Colleges and Universities (HBCUs)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Escobar, Martha; Qazi, Mohammed; Majewski, Haylee; Jeelani, Shaik</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-09-04T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of STEM education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>43-50</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1557-5284</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Historically  Black  Colleges  and  Universities  (HBCUs)  were   established   to   further   the   education   of   Black   Americans  and  have  a  long  history  of  service  to  minority,  first-generation,  and  low-income  students.  HBCUs  are  also  struggling  financially,  due  to  federal  and  state  underinvestment, small endowments, low alumni giving, and decreasing enrollment. Financial constraints not only have  a  direct  impact  on  physical  facilities  and  resources,  but also on human resources. Faculty at HBCUs are tasked with heavy teaching loads and, in research-focused institutions, high research expectations, especially in science, technology, engineering, and mathematics (STEM) fields. However,  HBCUs  can  provide  only  limited  support  for  these  research  endeavors;  thus,  faculty  at  these  institutions  need  to  pursue  external  grants  and  contracts  to  support their research. In the present study, we surveyed faculty   at   five   research-focused   HBCUs   to   determine   the  major  difficulties  they  encounter  when  applying  for  external  funding  (barriers)  and  the  things  their  institution  could  do  to  facilitate  this  process  (facilitators).  Time  constraints  and  difficulties  with  internal  functioning  and  policies  emerged  as  the  most  relevant  barriers,  whereas  providing training and mentoring and improving internal functioning  and  policies  emerged  as  the  most  relevant  facilitators. The PATHs program is proposed as a model of faculty  support  anchored  around  mentoring  and  institutional awareness, and which could be adapted to different institutions to increase their faculty’s success in attaining external funding.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1820961</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Institute for STEM Education and Research</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>