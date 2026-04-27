--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10524217</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1029/2023GB008005</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Controls on Dissolved Barium and Radium‐226 Distributions in the Pacific Ocean Along GEOTRACES GP15</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Le_Roy, Emilie; Charette, Matthew A; Henderson, Paul B; Shiller, Alan M; Moore, Willard S; Kemnitz, Nathaniel; Hammond, Douglas E; Horner, Tristan J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Global Biogeochemical Cycles</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0886-6236</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Radium‐226(&lt;sup&gt;226&lt;/sup&gt;Ra) and barium (Ba) exhibit similar chemical behaviors and distributions in the marine environment, serving as valuable tracers of water masses, ocean mixing, and productivity. Despite their similar distributions, these elements originate from distinct sources and undergo disparate biogeochemical cycles, which might complicate the use of these tracers. In this study, we investigate these processes by analyzing a full‐depth ocean section of&lt;sup&gt;226&lt;/sup&gt;Ra activities (&lt;italic&gt;T&lt;/italic&gt;&lt;sub&gt;1/2&lt;/sub&gt; = 1,600 years) and barium concentrations obtained from samples collected along the US GEOTRACES GP15 Pacific Meridional Transect during September–November 2018, spanning from Alaska to Tahiti. We find that surface waters possess low levels of&lt;sup&gt;226&lt;/sup&gt;Ra and Ba due to export of sinking particulates, surpassing inputs from the continental margins. In contrast, deep waters have higher&lt;sup&gt;226&lt;/sup&gt;Ra activities and Ba concentrations due to inputs from particle regeneration and sedimentary sources, with&lt;sup&gt;226&lt;/sup&gt;Ra inputs primarily resulting from the decay of&lt;sup&gt;230&lt;/sup&gt;Th in sediments. Further, dissolved&lt;sup&gt;226&lt;/sup&gt;Ra and Ba exhibit a strong correlation along the GP15 section. To elucidate the drivers of the correlation, we used a water mass analysis, enabling us to quantify the influence of water mass mixing relative to non‐conservative processes. While a significant fraction of each element's distribution can be explained by conservative mixing, a considerable fraction cannot. The balance is driven using non‐conservative processes, such as sedimentary, rivers, or hydrothermal inputs, uptake and export by particles, and particle remineralization. Our study demonstrates the utility of&lt;sup&gt;226&lt;/sup&gt;Ra and Ba as valuable biogeochemical tracers for understanding ocean processes, while shedding light on conservative and myriad non‐conservative processes that shape their respective distributions.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1737024; 1736949; 2048604</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Geophysical Union</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>