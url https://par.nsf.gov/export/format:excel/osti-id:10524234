--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...61 lines deleted...]
-        <v>40</v>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10524234</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.17605/OSF.IO/C6GR5</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Beyond the here and now: Hunter-gatherer socio-spatial complexity and the evolution of language</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wood, Brian M; Raichlen, David A; Pontzer, Herman; Harris, Jacob A; Sayre, M_Katherine; Paolo, Bunga; Anyawire, Mariamu; Mabulla, Audax</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Philosophical transactions B</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2058-3621</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Human evolutionary ecology stands to benefit by integrating theory and methods developed in movement ecology, and in turn, to make contributions to the broader field of movement ecology by leveraging our species' distinct attributes. In this paper, we review data and evolutionary models suggesting that major changes in socio-spatial behavior accompanied the evolution of language. To illustrate and explore these issues, we present a comparison of GPS measures of the socio-spatial behavior of Hadza hunter-gatherers of northern Tanzania to those of olive baboons (Papio anubis), a comparatively small-brained primate that is also savanna-adapted. While standard spatial metrics show modest differences, measures of spatial diversity, landscape exploration, and spatiotemporal displacement between individuals differ markedly. Groups of Hadza foragers rapidly accumulate a vast, diverse knowledge pool about places and things over the horizon, contrasting with the baboon's narrower and more homogeneous pool of ecological information. The larger and more complex socio-spatial world illustrated by the Hadza is one where heightened cognitive abilities for spatial and episodic memory, navigation, perspective taking, and communication about things beyond the here and now all have clear value.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2200221</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>OSF</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>Center For Open Science</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>