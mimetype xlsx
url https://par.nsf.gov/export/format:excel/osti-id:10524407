--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10524407</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/2041-8213/ad16eb</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>From Feast to Famine: A Systematic Study of Accretion onto Oblique Pulsars with 3D GRMHD Simulations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Murguia-Berthier, Ariadna; Parfrey, Kyle; Tchekhovskoy, Alexander; Jacquemin-Ide, Jonatan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>961</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>L20</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-8205</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Disk-fed accretion onto neutron stars can power a wide range of astrophysical sources ranging from X-ray binaries, to accretion-powered millisecond pulsars, ultraluminous X-ray sources, and gamma-ray bursts. A crucial parameter controlling the gas–magnetosphere interaction is the strength of the stellar dipole. In addition, coherent X-ray pulsations in many neutron star systems indicate that the star's dipole moment is oblique relative to its rotation axis. Therefore, it is critical to systematically explore the 2D parameter space of the star's magnetic field strength and obliquity, which is what this work does, for the first time, in the framework of 3D general-relativistic magnetohydrodynamics. If the accretion disk carries its own vertical magnetic field, this introduces an additional factor: the relative polarity of the disk and stellar magnetic fields. We find that depending on the strength of the stellar dipole and the star–disk relative polarity, the neutron star's jet power can either increase or decrease with increasing obliquity. For weak dipole strength (equivalently, high accretion rate), the parallel polarity results in a positive correlation between jet power and obliquity, whereas the antiparallel orientation displays the opposite trend. For stronger dipoles, the relative-polarity effect disappears, and jet power always decreases with increasing obliquity. The influence of the relative polarity gradually disappears as obliquity increases. Highly oblique pulsars tend to have an increased magnetospheric radius, a lower mass accretion rate, and enter the propeller regime at lower magnetic moments than aligned stars.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2107839; 2031997</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IOP Publishing</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>