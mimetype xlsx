--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,191 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="46">
-[...139 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -205,191 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10524540</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.4230/LIPIcs.SoCG.2024.38</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Computing Diameter+2 in Truly-Subquadratic Time for Unit-Disk Graphs</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chang, Hsien-Chih; Gao, Jie; Le, Hung</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Mulzer, Wolfgang; Phillips, Jeff M</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>293</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>293-293</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1868-8969</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>978-3-95977-316-4</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Finding the diameter of a graph in general cannot be done in truly subquadratic assuming the Strong Exponential Time Hypothesis (SETH), even when the underlying graph is unweighted and sparse. When restricting to concrete classes of graphs and assuming SETH, planar graphs and minor-free graphs admit truly subquadratic algorithms, while geometric intersection graphs of unit balls, congruent equilateral triangles, and unit segments do not. Unit-disk graphs is one of the major open cases where the complexity of diameter computation remains unknown. More generally, it is conjectured that a truly subquadratic time algorithm exists for pseudo-disk graphs where each pair of objects has at most two intersections on the boundary.
+In this paper, we show a truly-subquadratic algorithm of running time O^~(n^{2-1/18}), for finding the diameter in a unit-disk graph, whose output differs from the optimal solution by at most 2. This is the first algorithm that provides an additive guarantee in distortion, independent of the size or the diameter of the graph. Our algorithm requires two important technical elements. First, we show that for the intersection graph of pseudo-disks, the graph VC-dimension - either of k-hop balls or the distance encoding vectors - is 4. This contrasts to the VC dimension of the pseudo-disks themselves as geometric ranges (which is known to be 3). Second, we introduce a clique-based r-clustering for geometric intersection graphs, which is an analog of the r-division construction for planar graphs. We also showcase the new techniques by establishing new results for distance oracles for unit-disk graphs with subquadratic storage and O(1) query time. The results naturally extend to unit L₁ or L_∞-disks and fat pseudo-disks of similar size. Last, if the pseudo-disks additionally have bounded ply, we have a truly subquadratic algorithm to find the exact diameter.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2118953; 2208663; 2220271; 2237288</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t>14 pages; 839716 bytes</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t>application/pdf</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Schloss Dagstuhl – Leibniz-Zentrum für Informatik</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t>Creative Commons Attribution 4.0 International license; info:eu-repo/semantics/openAccess</t>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>