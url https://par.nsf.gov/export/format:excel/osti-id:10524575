--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...57 lines deleted...]
-        <v>37</v>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10524575</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1101/2023.07.26.550598</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>CAVE: Connectome Annotation Versioning Engine</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dorkenwald, Sven; Schneider-Mizell, Casey M; Brittain, Derrick; Halageri, Akhilesh; Jordan, Chris; Kemnitz, Nico; Castro, Manual A; Silversmith, William; Maitin-Shephard, Jeremy; Troidl, Jakob; Pfister, Hanspeter; Gillet, Valentin; Xenes, Daniel; Bae, J Alexander; Bodor, Agnes L; Buchanan, JoAnn; Bumbarger, Daniel J; Elabbady, Leila; Jia, Zhen; Kapner, Daniel; Kinn, Sam; Lee, Kisuk; Li, Kai; Lu, Ran; Macrina, Thomas; Mahalingam, Gayathri; Mitchell, Eric; Mondal, Shanka Subhra; Mu, Shang; Nehoran, Barak; Popovych, Sergiy; Takeno, Marc; Torres, Russel; Turner, Nicholas L; Wong, William; Wu, Jingpeng; Yin, Wenjing; Yu, Szi-chieh; Reid, R Clay; da_Costa, Nuno Maçarico; Seung, H Sebastian; Collman, Forrest</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Advances in Electron Microscopy, image segmentation and computational infrastructure have given rise to large-scale and richly annotated connectomic datasets which are increasingly shared across communities. To enable collaboration, users need to be able to concurrently create new annotations and correct errors in the automated segmentation by proofreading. In large datasets, every proofreading edit relabels cell identities of millions of voxels and thousands of annotations like synapses. For analysis, users require immediate and reproducible access to this constantly changing and expanding data landscape. Here, we present the Connectome Annotation Versioning Engine (CAVE), a computational infrastructure for immediate and reproducible connectome analysis in up-to petascale datasets (∼1mm&lt;sup&gt;3&lt;/sup&gt;) while proofreading and annotating is ongoing. For segmentation, CAVE provides a distributed proofreading infrastructure for continuous versioning of large reconstructions. Annotations in CAVE are defined by locations such that they can be quickly assigned to the underlying segment which enables fast analysis queries of CAVE’s data for arbitrary time points. CAVE supports schematized, extensible annotations, so that researchers can readily design novel annotation types. CAVE is already used for many connectomics datasets, including the largest datasets available to date.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2014862</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Posted Content</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>bioRxiv</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>bioRxiv</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>