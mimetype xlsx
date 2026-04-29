--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10524756</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/jmor.21699</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Tradeoffs between bite force and gape in &lt;i&gt;Eulemur&lt;/i&gt; and &lt;i&gt;Varecia&lt;/i&gt;</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Laird, Myra F; Polvadore, Taylor A; Hirschkorn, Gabrielle A; McKinney, Julie C; Ross, Callum F; Taylor, Andrea B; Terhune, Claire E; Iriarte‐Diaz, Jose</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Morphology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>285</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0362-2525</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;In 1974, Sue Herring described the relationship between two important performance variables in the feeding system, bite force and gape. These variables are inversely related, such that, without specific muscular adaptations, most animals cannot produce high bite forces at large gapes for a given sized muscle. Despite the importance of these variables for feeding biomechanics and functional ecology, the paucity of in vivo bite force data in primates has led to bite forces largely being estimated through ex vivo methods. Here, we quantify and compare in vivo bite forces and gapes with output from simulated musculoskeletal models in two craniofacially distinct strepsirrhines:&lt;italic&gt;Eulemur&lt;/italic&gt;, which has a shorter jaw and slower chewing cycle durations relative to jaw length and body mass compared to&lt;italic&gt;Varecia&lt;/italic&gt;. Bite forces were collected across a range of linear gapes from 16 adult lemurs (suborder Strepsirrhini) at the Duke Lemur Center in Durham, North Carolina representing three species:&lt;italic&gt;Eulemur flavifrons&lt;/italic&gt;(&lt;italic&gt;n&lt;/italic&gt; = 6; 3F, 3M),&lt;italic&gt;Varecia variegata&lt;/italic&gt;(&lt;italic&gt;n&lt;/italic&gt; = 5; 3F, 2M), and&lt;italic&gt;Varecia rubra&lt;/italic&gt;(&lt;italic&gt;n&lt;/italic&gt; = 5; 5F). Maximum linear and angular gapes were significantly higher for&lt;italic&gt;Varecia&lt;/italic&gt;compared to&lt;italic&gt;Eulemur&lt;/italic&gt;(&lt;italic&gt;p&lt;/italic&gt; = .01) but there were no significant differences in recorded maximum in vivo bite forces (&lt;italic&gt;p&lt;/italic&gt; = .88). Simulated muscle models using architectural data for these taxa suggest this approach is an accurate method of estimating bite force‐gape tradeoffs in addition to variables such as fiber length, fiber operating range, and gapes associated with maximum force. Our in vivo and modeling data suggest&lt;italic&gt;Varecia&lt;/italic&gt;has reduced bite force capacities in favor of absolutely wider gapes compared to&lt;italic&gt;Eulemur&lt;/italic&gt;in relation to their longer jaws. Importantly, our comparisons validate the simulated muscle approach for estimating bite force as a function of gape in extant and fossil primates.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2316863; 1945767; 2314898; 1944915</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Journal of Morphology</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>