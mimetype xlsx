--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...57 lines deleted...]
-        <v>37</v>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10525051</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>EYE: A Middle School STEM Unit on Energy Flow</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zangori, L; Otto, S</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-19T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This middle school STEM unit called Energy in Your Environment (EYE) was co-created by middle school science teachers, architectural studies, and science education faculty with the goal of improving students’ energy literacy and energy conservation knowledge. The unit fosters place-based education by using the school building to enhance systems thinking about energy consumption and flow between the building and surrounding environment. Within the unit, students explore the role of electrical, thermal, and light energy in their school building and consider how building features (such as windows, lighting, and insulation) impact energy flow and conservation. Students use their energy systems knowledge to design and build a desk-top one-room energy efficient building using simple materials to explain how and why their design impacts energy flow. Five teachers implemented the unit with over 200 students. The growth from pre- to post-measurements was statistically significant for students energy flow knowledge and tracing the path of energy (F(1, 209) = 3118.3, p = 0.001). In our presentation, we will provide an overview of the unit, our student learning data, and result summary.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2009127</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Posted Content</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Missouri Association for Rural Educators (MARE)</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>Missouri Association of Rural Educators (MARE)</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>