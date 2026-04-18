--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10525099</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Integrating Software and Systems Engineering: A Framework for Human-Centric Design of Augmented Reality Applications</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Aoki, E; Tran, B; Norceide, F; Tran, V; Sastry, S; Thompson, C; Chandra, K</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-04-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Annual IEEE Systems Conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2472-9647</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>979-8-3503-5880-3</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Modeling from the perspectives of software engineering and systems engineering have co-evolved over the last two decades as orthogonal approaches. Given the central role of software in modern cyber-physical systems and the increasing adoption of digital engineering practices in complex systems design, there is now significant opportunity for collaborative design among system users, software developers, and systems engineers. Model-based systems engineering (MBSE) and systems modeling languages can support seamless cross-domain connectivity for design, simulation, and analysis of emerging technologies such as Augmented Reality (AR). This paper presents a co-design process for extending the capability of an existing AR application referred to as a No-Code AR Systems (NCARS) framework. NCARS enables content developed by multi-domain authors to be deployed on AR devices through a software layer that bridges the content to the game engine that drives the AR system. Utilizing a software dependency diagram of the AR Annotation function, an existing MBSE model of the AR system is extended to include the structure and behavior of relevant software components. This allows a modular design of the system to address needs in integrating new requirements into the existing application. New user requirements for tracking items in motion in the user’s physical environment with virtual annotations in the augmented space are collaboratively designed and visualized through use case, block definition, internal block, and sequence diagrams. They capture the required structure and behavior of the proposed to-be system.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2105701</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Montreal, CN</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>