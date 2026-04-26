--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10525336</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1609/aaai.v38i1.27758</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Prompt to Transfer: Sim-to-Real Transfer for Traffic Signal Control with Prompt Learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Da, Longchao; Gao, Minquan; Mei, Hao; Wei, Hua</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the AAAI Conference on Artificial Intelligence</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>82 to 90</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2159-5399</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Numerous solutions are proposed for the Traffic Signal Control (TSC) tasks aiming to provide efficient transportation and alleviate traffic congestion. Recently, promising results have been attained by Reinforcement Learning (RL) methods through trial and error in simulators, bringing confidence in solving cities' congestion problems. However, performance gaps still exist when simulator-trained policies are deployed to the real world. This issue is mainly introduced by the system dynamic difference between the training simulators and the real-world environments. In this work, we leverage the knowledge of Large Language Models (LLMs) to understand and profile the system dynamics by a prompt-based grounded action transformation to bridge the performance gap. Specifically, this paper exploits the pre-trained LLM's inference ability to understand how traffic dynamics change with weather conditions, traffic states, and road types. Being aware of the changes, the policies' action is taken and grounded based on realistic dynamics, thus helping the agent learn a more realistic policy. We conduct experiments on four different scenarios to show the effectiveness of the proposed PromptGAT's ability to mitigate the performance gap of reinforcement learning from simulation to reality (sim-to-real).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2421839</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Proceedings of the AAAI Conference on Artificial Intelligence</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>