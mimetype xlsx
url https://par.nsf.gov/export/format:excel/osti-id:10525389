--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10525389</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Assessing Computational Thinking Skills in Early Elementary Students: A Focus on Sequencing Tasks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wafula, Z; Tank, K; Moore, T; Ottenbreit-Leftwich, A; Fagundes, B; Kim, J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Cohen, J; Solano, G</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-03-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>978-1-939797-76-6</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The integration of Computational Thinking (CT) into K-12 education has gained significance in recent years as the field of education experiences the need to equip students with essential skills for the 21st century. This case study focused on two sequencing activities, involving plugged and unplugged tasks, conducted with four children aged four to seven, spanning pre-kindergarten to second grade. The central research question guiding the study was: "What computational thinking (CT) skills were demonstrated by K-2 students as they engaged in two different sequencing tasks?" The study identified competencies in sequencing, reverse sequencing, debugging, pattern recognition, and problem decomposition. The findings suggest that both unplugged and plugged sequencing tasks provide age-appropriate entry points for young children to develop various CT competencies. Furthermore, the study highlights the potential for plugged and unplugged sequencing tasks to be integrated into early childhood classroom activities, offering a practical approach to promoting CT skills in young learners.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2122785</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Proceeding</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Association for the Advancement of Computing in Education (AACE)</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Waynesville, NC</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>