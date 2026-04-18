--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10525415</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1126/sciadv.adf0198</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Constraining the contribution of the Antarctic Ice Sheet to Last Interglacial sea level</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Barnett, Robert L; Austermann, Jacqueline; Dyer, Blake; Telfer, Matt W; Barlow, Natasha L M; Boulton, Sarah J; Carr, Andrew S; Creel, Roger C</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-07T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Science Advances</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2375-2548</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Polar temperatures during the Last Interglacial [LIG; ~129 to 116 thousand years (ka)] were warmer than today, making this time period an important testing ground to better understand how ice sheets respond to warming. However, it remains debated how much and when the Antarctic and Greenland ice sheets changed during this period. Here, we present a combination of new and existing absolutely dated LIG sea-level observations from Britain, France, and Denmark. Because of glacial isostatic adjustment (GIA), the LIG Greenland ice melt contribution to sea-level change in this region is small, which allows us to constrain Antarctic ice change. We find that the Antarctic contribution to LIG global mean sea level peaked early in the interglacial (before 126 ka), with a maximum contribution of 5.7 m (50th percentile, 3.6 to 8.7 m central 68% probability) before declining. Our results support an asynchronous melt history over the LIG, with an early Antarctic contribution followed by later Greenland Ice Sheet mass loss.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1841888</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Science</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>