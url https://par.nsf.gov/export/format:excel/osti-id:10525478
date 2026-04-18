--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10525478</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3618260.3649722</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Learning Shallow Quantum Circuits</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Huang, Hsin-Yuan; Liu, Yunchao; Broughton, Michael; Kim, Isaac; Anshu, Anurag; Landau, Zeph; McClean, Jarrod R</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1343 to 1351</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Despite fundamental interests in learning quantum circuits, the existence of a computationally efficient algorithm for learning shallow quantum circuits remains an open question. Because shallow quantum circuits can generate distributions that are classically hard to sample from, existing learning algorithms do not apply. In this work, we present a polynomial-time classical algorithm for learning the description of any unknown 𝑛-qubit shallow quantum circuit 𝑈 (with arbitrary unknown architecture) within a small diamond distance using single-qubit measurement data on the output states of 𝑈. We also provide a polynomial-time classical algorithm for learning the description of any unknown 𝑛-qubit state |𝜓⟩ = 𝑈|0^𝑛⟩ prepared by a shallow quantum circuit 𝑈 (on a 2D lattice) within a small trace distance using single-qubit measurements on copies of |𝜓⟩. Our approach uses a quantum circuit representation based on local inversions and a technique to combine these inversions. This circuit representation yields an optimization landscape that can be efficiently navigated and enables efficient learning of quantum circuits that are classically hard to simulate.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2013303; 2238836; 2311733</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>