--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10525915</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/feduc.2023.964699</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Centering and marginalization in introductory university physics classrooms</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Scherr, Rachel E; Hairston, W Tali; McKagan, Sarah B; Miller, Sophie</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2504-284X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;sec&gt;&lt;title&gt;Introduction&lt;/title&gt;&lt;p&gt;Research-based instructional strategies in physics promote active participation in collaborative activities as a primary means for students to construct understanding. Discussions of physics content are also negotiations of social relations.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Methods&lt;/title&gt;&lt;p&gt;Video analysis of small-group collaborative learning activities in introductory physics classrooms at three different universities, using situated learning theory analyses that include a critical consciousness lens.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Results&lt;/title&gt;&lt;p&gt;Students’ ability to actively participate in sensemaking may be limited by their peripheral or marginalized position. Some people seem to be centered (or marginalized) for reasons other than the strength of their physics reasoning, and some people’s contributions are elevated (or neglected) for reasons other than their scientific merit.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Discussion&lt;/title&gt;&lt;p&gt;Some of the behavioral patterns that we observe typify racialized and gendered interactions that are common in broader U.S. society.&lt;/p&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1760761</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Frontiers in Education</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>