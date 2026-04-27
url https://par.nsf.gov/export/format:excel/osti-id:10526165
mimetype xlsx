--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10526165</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1103/PhysRevD.109.015033</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Scattering amplitudes of massive spin-2 Kaluza-Klein states with matter</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chivukula, R Sekhar; Gill, Joshua A; Mohan, Kirtimaan A; Sengupta, Dipan; Simmons, Elizabeth H; Wang, Xing</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physical Review D</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>109</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2470-0010</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We perform a comprehensive analysis of the scattering of matter and gravitational Kaluza-Klein (KK) modes in five-dimensional gravity theories. We consider matter localized on a brane as well as in the bulk of the extra dimension for scalars, fermions and vectors respectively, and consider an arbitrary warped background. While naive power counting suggests that there are amplitudes which grow as fast as O(s^3) where s is the center-of-mass scattering energy squared], we demonstrate that cancellations between the various contributions result in a total amplitude which grows no faster than O(s). Extending previous work on the self-interactions of the gravitational KK modes, we show that these cancellations occur due to sum- rule relations between the couplings and the masses of the modes that can be proven from the properties of the mode equations describing the gravity and matter wave functions. We demonstrate that these properties are tied to the underlying diffeomorphism invariance of the five-dimensional theory. We discuss how our results generalize when the size of the extra dimension is stabilized via the Goldberger-Wise mechanism. Our conclusions are of particular relevance for freeze-out and freeze-in relic abundance calculations for dark matter models including a spin-2 portal arising from an underlying five-dimensional theory.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2210177; 2310497</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Physical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>