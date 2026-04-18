--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10526176</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>On Single-Index Models beyond Gaussian Data</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bruna, Joan; Pillaud-Vivien, Loucas; Zweig, Aaron</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-12-04T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Sparse high-dimensional functions have arisen as a rich framework to study the behavior of gradient-descent methods using shallow neural networks, showcasing their ability to perform feature learning beyond linear models. Amongst those functions, the simplest are single-index models f(x) = φ(x · θ∗), where the labels are generated by an arbitrary non-linear scalar link function φ applied to an unknown one-dimensional projection θ∗ of the input data. By focusing on Gaussian data, several recent works have built a remarkable picture, where the so-called information exponent (related to the regularity of the link function) controls the required sample complexity. In essence, these tools exploit the stability and spherical symmetry of Gaussian distributions. In this work, building from the framework of [Ben Arous et al., 2021], we explore extensions of this picture beyond the Gaussian setting, where both stability or symmetry might be violated. Focusing on the planted setting where φ is known, our main results establish that Stochastic Gradient Descent can efficiently recover the unknown direction θ∗ in the high- dimensional regime, under assumptions that extend previous works [Yehudai and Shamir, 2020, Wu, 2022]</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1845360</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Neural Information Processing Systems</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>