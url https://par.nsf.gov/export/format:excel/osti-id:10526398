--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,182 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...130 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -196,191 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10526398</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1021/acs.langmuir.4c01534</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Nanoscale Patterning of Surface Nanobubbles by Focused Ion Beam</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Siddique, Anayet Ullah; Xie, Rui; Horlacher, Danielle; Warren, Roseanne</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-16T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Langmuir</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>14613 to 14622</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0743-7463</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Surface nanobubbles forming on hydrophobic surfaces in water present an exciting opportunity as potential agents of top-down and bottom-up nanopatterning. The formation and characteristics of surface nanobubbles are strongly influenced by the physical and chemical properties of the substrate. In this study, focused ion beam (FIB) milling is used for the first time to spatially control the nucleation of surface nanobubbles with 75 nm
+precision. The spontaneous formation of nanobubbles on alternating lines of a self-assembled monolayer (octadecyltrichlorosilane) patterned by FIB is detected by atomic force microscopy. The effect of chemical vs topographical surface heterogeneity on the formation of nanobubbles is investigated by comparing samples with OTS coating applied pre- vs post-FIB patterning. The results confirm that nanoscale FIB-based patterning can effectively control surface nanobubble position by means of chemical heterogeneity. The effect of FIB milling on nanobubble morphology and properties, including contact angle and gas oversaturation, is also reported. Molecular dynamics simulations provide further insight into the effects of FIB amorphization on surface nanobubble formation. Combined experimental and simulation investigations offer insights to guide future nanobubble-based patterning using FIB milling.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1943907</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>