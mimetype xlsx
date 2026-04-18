--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10526424</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3934/nhm.2024022</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Optimal control of pandemics via a sociodemographic model of non-pharmaceutical interventions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Weightman, Ryan; Akinode, Temitope; Piccoli, Benedetto</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Networks and Heterogeneous Media</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>500 to 525</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1556-1801</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p lang='fr'&gt;&lt;abstract&gt;&lt;p&gt;The COVID-19 pandemic highlighted the need to quickly respond, via public policy, to the onset of an infectious disease breakout. Deciding the type and level of interventions a population must consider to mitigate risk and keep the disease under control could mean saving thousands of lives. Many models were quickly introduced highlighting lockdowns, testing, contact tracing, travel policies, later on vaccination, and other intervention strategies along with costs of implementation. Here, we provided a framework for capturing population heterogeneity whose consideration may be crucial when developing a mitigation strategy based on non-pharmaceutical interventions. Precisely, we used age-stratified data to segment our population into groups with unique interactions that policy can affect such as school children or the oldest of the population, and formulated a corresponding optimal control problem considering the economic cost of lockdowns and deaths. We applied our model and numerical methods to census data for the state of New Jersey and determined the most important factors contributing to the cost and the optimal strategies to contained the pandemic impact.&lt;/p&gt;&lt;/abstract&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2033580</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>NHM AIMS</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>