--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10526691</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/ad3105</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Dark Dragon Breaks Magnetic Chain: Dynamical Substructures of IRDC G28.34 Form in Supported Environments</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liu_刘, Junhao_峻 豪; Zhang, Qizhou; Lin, Yuxin; Qiu, Keping; Koch, Patrick M; Liu, Hauyu Baobab; Li, Zhi-Yun; Girart, Josep Miquel; Pillai, Thushara_G S; Li, Shanghuo; Chen, Huei-Ru Vivien; Ching, Tao-Chung; Ho, Paul_T P; Lai, Shih-Ping; Rao, Ramprasad; Tang, Ya-Wen; Wang, Ke</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-04-29T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>966</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;We have comprehensively studied the multiscale physical properties of the massive infrared dark cloud G28.34 (the Dragon cloud) with dust polarization and molecular line data from Planck, FCRAO-14 m, James Clerk Maxwell Telescope, and Atacama Large Millimeter/submillimeter Array. We find that the averaged magnetic fields of clumps tend to be either parallel with or perpendicular to the cloud-scale magnetic fields, while the cores in clump MM4 tend to have magnetic fields aligned with the clump fields. Implementing the relative orientation analysis (for magnetic fields, column density gradients, and local gravity), velocity gradient technique, and modified Davis–Chandrasekhar–Fermi analysis, we find that G28.34 is located in a trans-to-sub-Alfvénic environment; the magnetic field is effectively resisting gravitational collapse in large-scale diffuse gas, but is distorted by gravity within the cloud and affected by star formation activities in high-density regions, and the normalized mass-to-flux ratio tends to increase with increasing density and decreasing radius. Considering the thermal, magnetic, and turbulent supports, we find that the environmental gas of G28.34 is in a supervirial (supported) state, the infrared dark clumps may be in a near-equilibrium state, and core MM4-core4 is in a subvirial (gravity-dominant) state. In summary, we suggest that magnetic fields dominate gravity and turbulence in the cloud environment at large scales, resulting in relatively slow cloud formation and evolution processes. Within the cloud, gravity could overwhelm both magnetic fields and turbulence, allowing local dynamical star formation to happen.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2309536; 2309542; 2307199; 2009842; 2108989</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ApJ</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>