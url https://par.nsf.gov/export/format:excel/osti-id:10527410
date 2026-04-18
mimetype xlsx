--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10527410</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/jamiaopen/ooad110</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Arbovirus Mapping and Prediction (ArboMAP) system for West Nile virus forecasting</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nekorchuk, Dawn M; Bharadwaja, Anita; Simonson, Sean; Ortega, Emma; França, Caio_M B; Dinh, Emily; Reik, Rebecca; Burkholder, Rachel; Wimberly, Michael C</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-04T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>JAMIA Open</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2574-2531</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;sec&gt;&lt;title&gt;Objectives&lt;/title&gt;&lt;p&gt;West Nile virus (WNV) is the most common mosquito-borne disease in the United States. Predicting the location and timing of outbreaks would allow targeting of disease prevention and mosquito control activities. Our objective was to develop software (ArboMAP) for routine WNV forecasting using public health surveillance data and meteorological observations.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Materials and Methods&lt;/title&gt;&lt;p&gt;ArboMAP was implemented using an R markdown script for data processing, modeling, and report generation. A Google Earth Engine application was developed to summarize and download weather data. Generalized additive models were used to make county-level predictions of WNV cases.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Results&lt;/title&gt;&lt;p&gt;ArboMAP minimized the number of manual steps required to make weekly forecasts, generated information that was useful for decision-makers, and has been tested and implemented in multiple public health institutions.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Discussion and Conclusion&lt;/title&gt;&lt;p&gt;Routine prediction of mosquito-borne disease risk is feasible and can be implemented by public health departments using ArboMAP.&lt;/p&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2200299</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Oxford Press</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>