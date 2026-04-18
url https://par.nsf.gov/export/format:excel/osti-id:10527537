--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10527537</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3600100.3623735</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>RECA: A Multi-Task Deep Reinforcement Learning-Based Recommender System for Co-Optimizing Energy, Comfort and Air Quality in Commercial Buildings</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Xia, Stephen; Wei, Peter; Liu, Yanchen; Sonta, Andrew; Jiang, Xiaofan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-11-15T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>99 to 109</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>9798400702303</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We present the design and implementation of RECA, a novel human-centric recommender system for co-optimizing energy consumption, comfort and air quality in commercial buildings. Existing works generally optimize these objectives separately, or by only controlling energy consuming resources within the building without directly engaging occupants. We develop a deep reinforcement learning architecture based on multitask learning, demonstrate how it can be used to jointly learn energy savings, comfort and air quality improvements for different actions, and build a recommender system with humans-in-the-loop. Through real deployments in multiple commercial buildings, we found that RECA has the potential to further reduce energy consumption by up to in energy-focused optimization, improve all objectives by in joint optimization, and improve thermal comfort by up to in comfort and air quality focused optimization, over existing solutions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1943396</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Istanbul Turkey</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>