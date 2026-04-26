--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10527615</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3660825</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Natural Symbolic Execution-Based Testing for Big Data Analytics</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wu, Yaoxuan; Humayun, Ahmad; Gulzar, Muhammad Ali; Kim, Miryung</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-12T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the ACM on Software Engineering</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>FSE</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2677 to 2700</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2994-970X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Symbolic execution is an automated test input generation technique that models individual program paths as logical constraints. However, the realism of concrete test inputs generated by SMT solvers often comes into question. Existing symbolic execution tools only seek arbitrary solutions for given path constraints. These constraints do not incorporate the naturalness of inputs that observe statistical distributions, range constraints, or preferred string constants. This results in unnatural-looking inputs that fail to emulate real-world data. In this paper, we extend symbolic execution with consideration for incorporating naturalness. Our key insight is that users typically understand the semantics of program inputs, such as the distribution of height or possible values of zipcode, which can be leveraged to advance the ability of symbolic execution to produce natural test inputs. We instantiate this idea in NaturalSym, a symbolic execution-based test generation tool for data-intensive scalable computing (DISC) applications. NaturalSym generates natural-looking data that mimics real-world distributions by utilizing user-provided input semantics to drastically enhance the naturalness of inputs, while preserving strong bug-finding potential. On DISC applications and commercial big data test benchmarks, NaturalSym achieves a higher degree of realism —as evidenced by a perplexity score 35.1 points lower on median, and detects 1.29× injected faults compared to the state-of-the-art symbolic executor for DISC, BigTest. This is because BigTest draws inputs purely based on the satisfiability of path constraints constructed from branch predicates, while NaturalSym is able to draw natural concrete values based on user-specified semantics and prioritize using these values in input generation. Our empirical results demonstrate that NaturalSym finds injected faults 47.8× more than NaturalFuzz (a coverage-guided fuzzer) and 19.1× more than ChatGPT. Meanwhile, TestMiner (a mining-based approach) fails to detect any injected faults. NaturalSym is the first symbolic executor that combines the notion of input naturalness in symbolic path constraints during SMT-based input generation. We make our code available at https://github.com/UCLA-SEAL/NaturalSym.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2106404; 2106838</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ACM</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>