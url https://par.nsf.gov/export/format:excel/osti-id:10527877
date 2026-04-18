--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10527877</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.actbio.2023.06.044</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Natural spider silk nanofibrils produced by assembling molecules or disassembling fibers</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Perera, Dinidu; Li, Linxuan; Walsh, Chloe; Silliman, Jacob; Xiong, Yawei; Wang, Qijue; Schniepp, Hannes C</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Acta Biomaterialia</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>168</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>323 to 332</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1742-7061</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Spider silk is biocompatible, biodegradable, and rivals some of the best synthetic materials in terms of strength and toughness. Despite extensive research, comprehensive experimental evidence of the formation and morphology of its internal structure is still limited and controversially discussed. Here, we report the complete mechanical decomposition of natural silk fibers from the golden silk orb-weaver Trichonephila clavipes into ≈10 nm-diameter nanofibrils, the material's apparent fundamental building blocks. Furthermore, we produced nanofibrils of virtually identical morphology by triggering an intrinsic self-assembly mechanism of the silk proteins. Independent physico-chemical fibrillation triggers were revealed, enabling fiber assembly from stored precursors “at-will”. This knowledge furthers the understanding of this exceptional material's fundamentals, and ultimately, leads toward the realization of silk-based high-performance materials.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1905902</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>