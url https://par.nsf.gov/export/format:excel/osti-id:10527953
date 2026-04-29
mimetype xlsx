--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10527953</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/FIE58773.2023.10343275</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>How the Hidden Curriculum Reveals the Enculturation Experience of Underrepresented Students in Engineering</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Shiekh, Kylee; Nieusma, Dean; Zhu, Qin; Rea, Stephen C</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-18T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 8</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>979-8-3503-3642-9</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In engineering education in the United States (as elsewhere), it is widely recognized that the percentage of women and minorities who acquire engineering degrees is significantly lower than their representation in the general population. Many studies have investigated the cause of this lack of representation in engineering and other STEM (science, technology, engineering, and mathematics) degree programs. It is widely recognized that the percentage of women and minorities who acquire engineering degrees is significantly lower than their representation in the general population. Adolescents' occupational identity development depends in large part on their internalized mental models of what a given type of professional “looks like,” their subjective sense of their own capacity to be successful at certain tasks and with certain types of knowledge, and the degree to which they feel as if they belong to a community of practice. This paper considers how the concept of “hidden curriculum” can be applied to how underrepresented students experience engineering education uniquely. The concept of the “hidden curriculum” is used to describe the set of structured learning experiences or conditions that occur beyond the design intent of the learning journey established by the explicit curriculum. The hidden curriculum is typically unintentional, unplanned, and less “controllable” than the explicit curriculum. Despite the difficulty in assessing hidden learning expectations, hidden curriculum consistently places expectations on students beyond the explicit curriculum. It is critical to understand not just what variables prevent underrepresented students from persisting, but also what factors encourage their persistence, as such persistence is critical to ensuring a more diverse engineering workforce. This work focuses on how minoritized groups specifically develop professional identity through the hidden curriculum. We consider their perception of belonging in engineering, their experiences of exclusion in various forms, and the mechanisms by which exclusion transpires. By better understanding the cultural dimensions of exclusion, we hope to advance efforts toward inclusion.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2124984</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>College Station, TX, USA</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>