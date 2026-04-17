--- v0 (2025-11-01)
+++ v1 (2026-04-17)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10528093</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/biomimetics8060464</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Modeling and Analysis of Human Comfort in Human–Robot Collaboration</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yan, Yuchen; Su, Haotian; Jia, Yunyi</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Biomimetics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>464</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2313-7673</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;The emergence and recent development of collaborative robots have introduced a safer and more efficient human–robot collaboration (HRC) manufacturing environment. Since the release of COBOTs, a great amount of research efforts have been focused on improving robot working efficiency, user safety, human intention detection, etc., while one significant factor—human comfort—has been frequently ignored. The comfort factor is critical to COBOT users due to its great impact on user acceptance. In previous studies, there is a lack of a mathematical-model-based approach to quantitatively describe and predict human comfort in HRC scenarios. Also, few studies have discussed the cases when multiple comfort factors take effect simultaneously. In this study, a multi-linear-regression-based general human comfort prediction model is proposed under human–robot collaboration scenarios, which is able to accurately predict the comfort levels of humans in multi-factor situations. The proposed method in this paper tackled these two gaps at the same time and also demonstrated the effectiveness of the approach with its high prediction accuracy. The overall average accuracy among all participants is 81.33%, while the overall maximum value is 88.94%, and the overall minimum value is 72.53%. The model uses subjective comfort rating feedback from human subjects as training and testing data. Experiments have been implemented, and the final results proved the effectiveness of the proposed approach in identifying human comfort levels in HRC.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1845779</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Biomimetics</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>