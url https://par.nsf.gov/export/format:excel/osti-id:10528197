--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,176 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...124 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -190,189 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10528197</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Site U1595</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Druitt, TH; Kutterolf, S; Ronge, TA; Beethe, S; Bernard, A; Berthod, C; Chen, H; Chiyonobu, S; Clark, A; DeBari, S; Fernandez_Perez, TI; Gertisser, R; Hübscher, C; Johnston, RM; Jones, C; Joshi, KB; Kletetschka, G; Koukousioura, O; Li, X; Manga, M; McCanta, M; McIntosh, I; Morris, A; Nomikou, P; Pank, K; Peccia, A; Polymenakou, PN; Preine, J; Tominaga, M; Woodhouse, A; Yamamoto, Y</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the International Ocean Discovery Program Expedition reports</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>398</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>109</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2377-3189</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Site U1595 (proposed Site CSK-08B) is located in the southern basin of the Santorini caldera at 291 meters below sea level (mbsl) (Figure F1). It was drilled in three holes (U1595A–U1595C) to a maximum recovery depth of 127.0 meters below seafloor (mbsf) (all depths below seafloor are given using the core depth below seafloor, Method A [CSF-A], scale, except in Operations where the drilling depth below seafloor [DSF] scale is used). Average hole core recoveries range 46%–77%. Site U1594 addresses the same drilling objectives and lies northeast of Site U1595. Two additional sites (U1596 and U1597) lie in the northern caldera basin.
+Four seismic units (S1–S4) were previously recognized in the Santorini caldera (Johnston et al., 2015; Nomikou et al., 2016) (Figure F2). Seismic Units S1–S3 were thought to consist of muds and sands from cliff mass wasting (Unit S1); compacted (possibly lithified) sandy volcaniclastics from Kameni Volcano (Unit S2); and consolidated coarse blocky intracaldera tuffs, landslide debris, and/or flood gravels (Unit S3). Unit S4 was thought to be intracaldera tuff from the Late Bronze Age eruption. The four caldera sites were planned to sample Units S1–S3; test the published correlations between the two caldera basins; penetrate below Unit S3 into Unit S4; and address scientific Objectives 1, 4, 5, and 7 of the Expedition 398 Scientific Prospectus (Druitt et al., 2022). By drilling both caldera basins and exploiting our dense seismic reflection coverage, we gained access to the 3D architecture of the entire caldera fill. We also targeted the question of why the northern basin is 100 m deeper than the southern one. Finally, we tested whether Unit S3 consisted of flood debris from the caldera flooding event (Nomikou et al., 2016) or whether it was Late Bronze Age intracaldera tuff (Johnston et al., 2015). The intracaldera sites were used for microbiological work of Objective 7.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1326927</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Book Chapter</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>International Ocean Discovery Program</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>