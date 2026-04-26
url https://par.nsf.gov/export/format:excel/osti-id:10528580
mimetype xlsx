--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,184 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="44">
-[...132 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -198,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10528580</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.18260/2-1-370.660-132152</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Faculty Perceptions of Process Safety Judgment Criteria: A Pilot Study</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Miskioglu, Elif E; Bodnar, Cheryl A; Butler, Brittany; Stransky, Jeffrey; Ritz, Cayla</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Visco, Donald P</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Chemical Engineering Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>58</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>34-42</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0009-2479</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Faculty members are instrumental in the delivery of process safety curriculum and key stakeholders in efforts to improve process safety education. This study evaluated faculty’s view of the relevance of specific criteria in process safety decisions and whether their criteria prioritization changed after exposure to a group play-through of a digital process safety game. Faculty found relevance in the proposed criteria and had relatively stable prioritization of these criteria both before and after game play.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2113844; 2113846</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Florida OJ Service</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>