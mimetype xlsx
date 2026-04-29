--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10528622</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1063/5.0196513</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The thermodynamic effects of solute on void nucleation in Mg alloys</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Munizaga, Vicente; Falk, Michael L</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Journal of Chemical Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>161</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>044509</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0021-9606</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Replica exchange transition interface sampling simulations in Mg–Al alloys with high vacancy concentrations indicate that the presence of a solute reduces thermodynamic barriers to the clustering of vacancies and the formation of voids. The emergence of local minima in the free energy along the reaction coordinate suggests that void formation may become a multi-step process in the presence of a solute. In this scenario, vacancies agglomerate with solute before they coalesce into a stable void with well-defined internal surfaces. The emergence of vacancy–solute clusters as intermediate states would imply that classical nucleation theory is unlikely to adequately describe void formation in alloys at high vacancy concentrations, a likely precursor for alloy strengthening through nanoscale precipitation.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2320355</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>AIP</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>