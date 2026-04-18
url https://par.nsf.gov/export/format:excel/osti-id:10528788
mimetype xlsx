--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,180 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
-[...128 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -194,191 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10528788</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1137/22M1505025</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Invariant-Domain Preserving High-Order Time Stepping: II. IMEX Schemes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ern, Alexandre; Guermond, Jean-Luc</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-10-31T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>SIAM Journal on Scientific Computing</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>A2511 to A2538</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1064-8275</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We consider high-order discretizations of a Cauchy problem where the evolution
+operator comprises a hyperbolic part and a parabolic part with diffusion and stiff relaxation terms. We propose a technique that makes every implicit-explicit (IMEX) time stepping scheme invariant-domain preserving and mass conservative. Following the ideas introduced in Part I on explicit Runge--Kutta schemes, the IMEX scheme is written in incremental form. At each stage, we first combine a low-order and a high-order hyperbolic update using a limiting operator, then we combine a low-order and a high-order parabolic update using another limiting operator. The proposed technique, which is agnostic to the space discretization, allows one to optimize the time step restrictions induced by the hyperbolic substep. To illustrate the proposed methodology, we derive four novel IMEX methods with optimal efficiency. All the implicit schemes are singly diagonal. One of them is A-stable and the other three are L-stable. The novel IMEX schemes are evaluated numerically on systems of stiff
+ordinary differential equations and nonlinear conservation equations.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2110868</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>SIAM Journal on Scientific Computing</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>