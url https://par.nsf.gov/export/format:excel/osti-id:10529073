--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10529073</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.cub.2024.05.027</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Soft-tissue fossilization illuminates the stepwise evolution of the ray-finned fish brain</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Figueroa, Rodrigo T; Weinschütz, Luiz Carlos; Giles, Sam; Friedman, Matt</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Current Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2831 to 2840.e2</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0960-9822</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A complex brain is central to the success of backboned animals. However, direct evidence bearing on vertebrate brain evolution comes almost exclusively from extant species, leaving substantial knowledge gaps. Although rare, soft-tissue preservation in fossils can yield unique insights on patterns of neuroanatomical evolution. Paleontological evidence from an exceptionally preserved Pennsylvanian (ca. 318 Ma) actinopterygian, Coccocephalus, calls into question prior interpretations of ancestral actinopterygian brain conditions. However, ordering and timing of major evolutionary innovations such as an everted telencephalon, modified meningeal tissues, and hypothalamic inferior lobes remain unclear. Here we report two distinct actinopterygian morphotypes from the latest Carboniferous-earliest Permian (~299 Ma) of Brazil that show extensive soft-tissue preservation of brains, cranial nerves, eyes and potential cardiovascular tissues. These fossils corroborate inferences drawn from Coccocephalus, while adding new information about neuroanatomical evolution. Skeletal features indicate that one of these Brazilian morphotypes is more closely related to living actinopterygians than the other, which is also reflected in soft-tissue features. Significantly, the more crownward morphotype shows a key neuroanatomical feature of extant actinopterygians–an everted telencephalon–that is absent in the other morphotype and Coccocephalus. All preserved Paleozoic actinopterygian brains show broad similarities including an invaginated cerebellum, hypothalamus inferior lobes, and a small forebrain. In each case, preserved brains are substantially smaller than the enclosing cranial chamber. The neuroanatomical similarities shared by this grade of Permo-Carboniferous actinopterygians reflect probable primitive conditions for actinopterygians, providing a revised model for interpreting brain evolution in a major branch of the vertebrate tree of life.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2219007</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>