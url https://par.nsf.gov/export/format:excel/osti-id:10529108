--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,186 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...134 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -200,187 +65,319 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10529108</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Implicit Graph Neural Networks: A Monotone Operator Viewpoint</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Baker, Justin; Wang, Qingsong; Hauck, Cory; Wang, Bao</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-23T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>202</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1521-1548</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Implicit graph neural networks (IGNNs) – that
+solve a fixed-point equilibrium equation using Picard iteration for representation learning – have
+shown remarkable performance in learning longrange dependencies (LRD) in the underlying
+graphs. However, IGNNs suffer from several
+issues, including 1) their expressivity is limited
+by their parameterizations for the well-posedness
+guarantee, 2) IGNNs are unstable in learning
+LRD, and 3) IGNNs become computationally inefficient when learning LRD. In this paper, we
+provide a new well-posedness characterization
+for IGNNs leveraging monotone operator theory, resulting in a much more expressive parameterization than the existing one. We also propose an orthogonal parameterization for IGNN
+based on Cayley transform to stabilize learning LRD. Furthermore, we leverage Andersonaccelerated operator splitting schemes to efficiently solve for the fixed point of the equilibrium equation of IGNN with monotone or orthogonal parameterization. We verify the computational efficiency and accuracy of the new
+models over existing IGNNs on various graph
+learning tasks at both graph and node levels.
+Code is available at https://github.com/
+Utah-Math-Data-Science/MIGNN</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1952339</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Proceedings of Machine Learning Research</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>https://proceedings.mlr.press/v202/baker23a.html</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>