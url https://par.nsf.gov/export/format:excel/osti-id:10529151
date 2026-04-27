--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10529151</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.21468/SciPostPhys.16.5.134</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Reweighting Monte Carlo predictions and automated fragmentation variations in Pythia 8</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bierlich, Christian; Ilten, Philip; Menzo, Tony; Mrenna, Stephen; Szewc, Manuel; Wilkinson, Michael K; Youssef, Ahmed; Zupan, Jure</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>SciPost Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2542-4653</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This work reports on a method for uncertainty estimation in simulated collider-event predictions. The method is based on a Monte Carlo-veto algorithm, and extends previous work on uncertainty estimates in parton showers by including uncertainty estimates for the Lund string-fragmentation model. This method is advantageous from the perspective of simulation costs: a single ensemble of generated events can be reinterpreted as though it was obtained using a different set of input parameters, where each event now is accompanied with a corresponding weight. This allows for a robust exploration of the uncertainties arising from the choice of input model parameters, without the need to rerun full simulation pipelines for each input parameter choice. Such explorations are important when determining the sensitivities of precision physics measurements. Accompanying code is available at https://gitlab.com/uchep/mlhad-weights-validation.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2209769; 2103889; 2417682; 2411215</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>arxiv.org</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>