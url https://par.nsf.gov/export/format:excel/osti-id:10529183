--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,181 +65,311 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10529183</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Quantifying Extrinsic Curvature in Neural Manifolds</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Acosta, Francisco; Sanborn, Sophia; Daoduc, Khanh; Madhav, Manu; Miolane, Nina</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The neural manifold hypothesis postulates that the activity of a neural population forms a low-dimensional manifold whose structure reflects that of the encoded task variables. In this work, we combine topological deep generative
+models and extrinsic Riemannian geometry to introduce a novel approach for studying the structure of neural manifolds. This approach (i) computes an explicit parameterization of the manifolds and (ii) estimates their local extrinsic
+curvature—hence quantifying their shape within the neural state space. Importantly, we prove that our methodology is
+invariant with respect to transformations that do not bear meaningful neuroscience information, such as permutation
+of the order in which neurons are recorded. We show empirically that we correctly estimate the geometry of synthetic
+manifolds generated from smooth deformations of circles, spheres, and tori, using realistic noise levels. We additionally validate our methodology on simulated and real neural data, and show that we recover geometric structure known
+to exist in hippocampal place cells. We expect this approach to open new avenues of inquiry into geometric neural correlates of perception and behavior.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2313150</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Proceeding</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>2023 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>