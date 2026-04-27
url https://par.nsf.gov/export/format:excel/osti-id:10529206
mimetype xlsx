--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10529206</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s10745-023-00431-y</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Coupled Demographic Dynamics of Herds and Households Constrain Livestock Population Growth in Pastoral Systems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Moritz, Mark; Hunter, Chelsea E; Peart, Daniel C; Buffington, Abigail; Yoak, Andrew J; Thomas, Jason R; Garabed, Rebecca; Hamilton, Ian M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Human Ecology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>641 to 653</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0300-7839</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>One of the dominant narratives about pastoral systems is that livestock populations have the potential to grow exponentially and destroy common-pool grazing resources. However, longitudinal, interdisciplinary research has shown that pastoralists are able to sustainably manage common-pool resources and that livestock populations are not growing exponentially. The common explanation for limits on livestock population growth is that reoccurring droughts, diseases, and other disasters keep populations in check. However, we hypothesize that coupled demographic processes at the level of the household also may keep livestock population growth in check. Our hypothesis is that two mechanisms at the herd-household level explain why livestock populations grow much slower in pastoral systems than predicted by conventional Malthusian models. The two mechanisms are: (1) the domestic cycle of the household, and (2) the effects of scale and stochasticity. We developed an agent-based model of a pastoral system to evaluate the hypothesis. The results from our simulations show that the couplings between herd and household do indeed constrain the growth of both human and livestock populations. In particular, the domestic cycle of the household limits herd growth and ultimately constrains the growth of livestock populations. The study shows that the misfortunes that affect individual households every day cumulatively have a major impact on the growth of human and livestock populations.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1946258</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Human Ecology (Springer)</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>