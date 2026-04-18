--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10529344</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1111/cgf.15139</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Cut‐Cell Microstructures for Two‐scale Structural Optimization</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tozoni, Davi Colli; Huang, Zizhou; Panozzo, Daniele; Zorin, Denis</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-31T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Computer Graphics Forum</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0167-7055</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Two‐scale topology optimization, combined with the design of microstructure families with a broad range of effective material parameters, is widely used in many fabrication applications to achieve a target deformation behavior for a variety of objects. The main idea of this approach is to optimize the distribution of material properties in the object partitioned into relatively coarse cells, and then replace each cell with microstructure geometry that mimics these material properties. In this paper, we focus on adapting this approach to complex shapes in situations when preserving the shape's surface is essential.&lt;/p&gt; &lt;p&gt;Our approach extends any regular (i.e. defined on a regular lattice grid) microstructure family to complex shapes, by enriching it with tiles adapted to the geometry of the cut‐cell. We propose a fully automated and robust pipeline based on this approach, and we show that the performance of the regular microstructure family is only minimally affected by our extension while allowing its use on 2D and 3D shapes of high complexity.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2313156; 1901091; 1835712</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>EG</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>