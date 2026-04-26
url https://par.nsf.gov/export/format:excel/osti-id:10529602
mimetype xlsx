--- v0 (2026-01-16)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10529602</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1371/journal.pntd.0012263</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Astroviruses in terrestrial Malagasy mammals</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Carcauzon, Victoria; Herrera, James P; Kaufman, Kayla; Baudino, Fiona; Wickenkamp, Natalie; Randriamoria, Toky M; Soarimalala, Voahangy; Goodman, Steven M; Nunn, Charles L; Lebarbenchon, Camille; Tortosa, Pablo</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Samy, Abdallah M</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-06-14T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLOS Neglected Tropical Diseases</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e0012263</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1935-2735</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Small terrestrial mammals are major hosts of infectious agents responsible for zoonotic diseases. Astroviruses (AstVs)–the cause of non-bacterial gastroenteritis mainly affecting young children–have been detected in a wide array of mammalian and avian host species. However, understanding the factors that influence AstV infection within and across hosts is limited. Here, we investigated the impact of land use changes on AstVs in terrestrial small mammals in rural northeastern Madagascar. We sampled 515 small mammals, representing seven endemic and four introduced species. Twenty-two positive samples were identified, all but one of which were found in the introduced species&lt;italic&gt;Mus musculus&lt;/italic&gt;and&lt;italic&gt;Rattus rattus&lt;/italic&gt;(family Muridae), with a positivity rate of 7.7% (6/78) and 5.6% (15/266), respectively. The non-introduced rodent case was from an endemic shrew-tenrec (family Tenrecidae). We found the highest positivity rate of AstVs infection in brushy regrowth (17.5%, 7/40) as compared to flooded rice fields (4.60%, 8/174), secondary forest (4.1%, 3/74), agroforest (3.6%, 1/28), village (2.61%, 3/115), and semi-intact forest (0%, 0/84). A phylogenetic analysis revealed an association between AstVs and their rodent host species. None of the viruses were phylogenetically related to AstVs previously described in Malagasy bats. This study supports AstV circulation in synanthropic animals in agricultural habitats of Madagascar and highlights the need to assess the spillover risk to human populations in rural areas.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2314898</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>PLOS Neglected Tropical Diseases</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>