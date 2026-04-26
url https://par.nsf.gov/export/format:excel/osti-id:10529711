--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10529711</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1103/PhysRevD.109.L011503</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Energy loss of a fast moving parton in Gribov-Zwanziger plasma</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Debnath, Manas; Ghosh, Ritesh; Jamal, Mohammad Yousuf; Kurian, Manu; Prakash, Jai</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physical Review D</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>109</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>L011503</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2470-0010</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The Gribov-Zwanziger prescription applied within Yang-Mills theory is demonstrated to be an efficient method for refining the theory’s infrared dynamics. We study the collisional energy loss experienced by a high-energetic test parton as it traverses through the Grivov plasma at finite temperature. To achieve this, we employ a semiclassical approach that considers the parton’s energy loss while accounting for the backreaction induced by the polarization effects due to its motion in the medium. The polarization tensor of the medium is estimated within a nonperturbative resummation considering the Gribov-Zwanziger approach. The modification of the gluon and ghost loops due to the presence of the Gribov parameter plays a vital role in our estimation. We observe that the nonperturbative interactions have a sizable effect on the parton energy loss. Further, we discuss the implications of our findings in the context of relativistic heavy-ion collisions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2209470</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Physical Society</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>