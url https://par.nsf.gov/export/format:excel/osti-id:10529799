--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...57 lines deleted...]
-        <v>38</v>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10529799</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.26434/chemrxiv-2023-r4jt6</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Bis(N-xylyl-imino)phenyl “NCN” Iridium Pincer Complexes. Thermodynamics of Ligand Binding and C-C Bond Cleavage</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Das, Soumyadipa; Mandal, Souvik; Malakar, Santanu; Emge, Thomas J; Goldman, Alan S</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-11-02T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Iridium dibromide complexes of the phenyldiimine ligand 2,6-bis(1-((2,6-dimethylphenyl)imino)ethyl)phenyl, trans-(XyPhDI)IrBr2L, have been synthesized, and relative Ir-L BDFEs have been experimentally determined for a wide range of corresponding adducts of ligands L. An estimate of the absolute enthalpy of Ir-L binding has been obtained from dynamic NMR measurements. The results of DFT calculations are in very good agreement with the relative and absolute experimental values. Computational studies were extended to the formation of adducts of (XyPhDI)IrH2 and (XyPhDI)Ir(I), as well as other (pincer)Ir(I) fragments, (Phebox)Ir(I) and (PCP)Ir(I), to enable a comparison of electronic and steric effects with these archetypal pincer ligands. Attempts to reduce (XyPhDI)IrBr2(MeCN) to a hydride or an Ir(I) complex yielded a dinuclear CN-bridged complex with a methyl ligand on the cyanide-C-bound Ir center (characterized by scXRD), indicating that C-CN bond cleavage took place at that Ir center. DFT calculations indicate that the C-CN bond cleavage occurs at one Ir center with strong assistance by coordination of the CN nitrogen to the other Ir center.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2117792</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Posted Content</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>ChemRxiv</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>Rutgers University</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>