--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10529859</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1051/0004-6361/202245650</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>X-Shooting ULLYSES: Massive stars at low metallicity: I. Project description</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Vink, Jorick S; Mehner, A; Crowther, P A; Fullerton, A; Garcia, M; Martins, F; Morrell, N; Oskinova, L M; St-Louis, N; ud-Doula, A; Sander, A_A C; Sana, H; Bouret, J-C; Kubátová, B; Marchant, P; Martins, L P; Wofford, A; van_Loon, J Th; Grace_Telford, O; Götberg, Y; Bowman, D M; Erba, C; Kalari, V M; Abdul-Masih, M; Alkousa, T; Backs, F; Barbosa, C L; Berlanas, S R; Bernini-Peron, M; Bestenlehner, J M; Blomme, R; Bodensteiner, J; Brands, S A; Evans, C J; David-Uraz, A; Driessen, F A; Dsilva, K; Geen, S; Gómez-González, V_M A; Grassitelli, L; Hamann, W-R; Hawcroft, C; Herrero, A; Higgins, E R; John_Hillier, D; Ignace, R; Istrate, A G; Kaper, L; Kee, N D; Kehrig, C; Keszthelyi, Z; Klencki, J; de_Koter, A; Kuiper, R; Laplace, E; Larkin, C_J K; Lefever, R R; Leitherer, C; Lennon, D J; Mahy, L; Maíz_Apellániz, J; Maravelias, G; Marcolino, W; McLeod, A F; de_Mink, S E; Najarro, F; Oey, M S; Parsons, T N; Pauli, D; Pedersen, M G; Prinja, R K; Ramachandran, V; Ramírez-Tannus, M C; Sabhahit, G N; Schootemeijer, A; Reyero_Serantes, S; Shenar, T; Stringfellow, G S; Sudnik, N; Tramper, F; Wang, L</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2023-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Astronomy &amp; Astrophysics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>675</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>A154</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-6361</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Observations of individual massive stars, super-luminous supernovae, gamma-ray bursts, and gravitational wave events involving spectacular black hole mergers indicate that the low-metallicity Universe is fundamentally different from our own Galaxy. Many transient phenomena will remain enigmatic until we achieve a firm understanding of the physics and evolution of massive stars at low metallicity (&lt;italic&gt;Z&lt;/italic&gt;). The&lt;italic&gt;Hubble&lt;/italic&gt;Space Telescope has devoted 500 orbits to observing ∼250 massive stars at low&lt;italic&gt;Z&lt;/italic&gt;in the ultraviolet (UV) with the COS and STIS spectrographs under the ULLYSES programme. The complementary X-Shooting ULLYSES (XShootU) project provides an enhanced legacy value with high-quality optical and near-infrared spectra obtained with the wide-wavelength coverage X-shooter spectrograph at ESO’s Very Large Telescope. We present an overview of the XShootU project, showing that combining ULLYSES UV and XShootU optical spectra is critical for the uniform determination of stellar parameters such as effective temperature, surface gravity, luminosity, and abundances, as well as wind properties such as mass-loss rates as a function of&lt;italic&gt;Z&lt;/italic&gt;. As uncertainties in stellar and wind parameters percolate into many adjacent areas of astrophysics, the data and modelling of the XShootU project is expected to be a game changer for our physical understanding of massive stars at low&lt;italic&gt;Z&lt;/italic&gt;. To be able to confidently interpret&lt;italic&gt;James Webb&lt;/italic&gt;Space Telescope spectra of the first stellar generations, the individual spectra of low-&lt;italic&gt;Z&lt;/italic&gt;stars need to be understood, which is exactly where XShootU can deliver.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2009412</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2023</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>A&amp;A</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>