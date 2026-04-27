--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10529875</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1126/science.ado1663</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Convergent evolution of plant prickles by repeated gene co-option over deep time</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Satterlee, James W; Alonso, David; Gramazio, Pietro; Jenike, Katharine M; He, Jia; Arrones, Andrea; Villanueva, Gloria; Plazas, Mariola; Ramakrishnan, Srividya; Benoit, Matthias; Gentile, Iacopo; Hendelman, Anat; Shohat, Hagai; Fitzgerald, Blaine; Robitaille, Gina M; Green, Yumi; Swartwood, Kerry; Passalacqua, Michael J; Gagnon, Edeline; Hilgenhof, Rebecca; Huggins, Trevis D; Eizenga, Georgia C; Gur, Amit; Rutten, Twan; Stein, Nils; Yao, Shengrui; Poncet, Adrien; Bellot, Clement; Frary, Amy; Knapp, Sandra; Bendahmane, Mohammed; Särkinen, Tiina; Gillis, Jesse; Van_Eck, Joyce; Schatz, Michael C; Eshed, Yuval; Prohens, Jaime; Vilanova, Santiago; Lippman, Zachary B</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-08-02T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>385</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6708</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0036-8075</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;An enduring question in evolutionary biology concerns the degree to which episodes of convergent trait evolution depend on the same genetic programs, particularly over long timescales. In this work, we genetically dissected repeated origins and losses of prickles—sharp epidermal projections—that convergently evolved in numerous plant lineages. Mutations in a cytokinin hormone biosynthetic gene caused at least 16 independent losses of prickles in eggplants and wild relatives in the genus&lt;italic&gt;Solanum&lt;/italic&gt;. Homologs underlie prickle formation across angiosperms that collectively diverged more than 150 million years ago, including rice and roses. By developing new&lt;italic&gt;Solanum&lt;/italic&gt;genetic systems, we leveraged this discovery to eliminate prickles in a wild species and an indigenously foraged berry. Our findings implicate a shared hormone activation genetic program underlying evolutionarily widespread and recurrent instances of plant morphological innovation.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2305651; 2216612</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Association for the Advancement of Science</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>