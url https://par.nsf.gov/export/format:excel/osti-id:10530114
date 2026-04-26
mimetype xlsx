--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10530114</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/2016GC006627</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Holocene glacial activity in &lt;scp&gt;B&lt;/scp&gt; arilari &lt;scp&gt;B&lt;/scp&gt; ay, west &lt;scp&gt;A&lt;/scp&gt; ntarctic &lt;scp&gt;P&lt;/scp&gt; eninsula, tracked by magnetic mineral assemblages: &lt;scp&gt;L&lt;/scp&gt; inking ice, ocean, and atmosphere</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Reilly, Brendan T; Natter, Carl J; Brachfeld, Stefanie A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2016-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geochemistry, Geophysics, Geosystems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4553 to 4565</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1525-2027</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;We investigate the origin and fate of lithogenic sediments using magnetic mineral assemblages in Barilari Bay, west Antarctic Peninsula (AP) from sediment cores recovered during the Larsen Ice Shelf System, Antarctica (LARISSA) NBP10‐01 cruise. To quantify and reconstruct Holocene changes in covarying magnetic mineral assemblages, we adopt an unsupervised mathematical unmixing strategy and apply it to measurements of magnetic susceptibility as a function of increasing temperature. Comparisons of the unmixed end‐members with magnetic observations of northwestern AP bedrock and the spatial distribution of magnetic mineral assemblages within the fjord, allow us to identify source regions, including signatures for “inner bay,” “outer bay,” and “northwestern AP” sources. We find strong evidence that supports the establishment of a late Holocene ice shelf in the fjord coeval with the Little Ice Age. Additionally, we present new evidence for late Holocene sensitivity to conditions akin to positive mean Southern Annual Mode states for western AP glaciers at their advanced Neoglacial positions.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>0732605; 0948262; 0521069; 0619402; 0348274</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Geophysical Union</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>