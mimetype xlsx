--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10530117</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1130/GSATG382A.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Larsen Ice Shelf System, Antarctica (LARISSA): Polar Systems Bound Together, Changing Fast</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wellner, Julia; Scambos, Ted; Domack, Eugene; Vernet, Maria; Leventer, Amy; Balco, Greg; Brachfeld, Stefanie; Cape, Mattias; Huber, Bruce; Ishman, Scott; McCormick, Michael; Mosley-Thompson, Ellen; Pettit, Erin; Smith, Craig; Truffer, Martin; Van_Dover, Cindy; Yoo, Kyu-Cheul</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>GSA Today</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4 to 10</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1052-5173</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Climatic, cryospheric, and biologic changes taking place in the northern Antarctic Peninsula provide examples for how ongoing systemic change may pro‐ gress through the entire Antarctic system. A large, interdisciplinary research project focused on the Larsen Ice Shelf system, synthesized here, has documented dramatic ice cover, oceanographic, and ecosystem changes in the Antarctic Peninsula during the Holocene and the present period of rapid regional warming. The responsive- ness of the region results from its position in the climate and ocean system, in which a narrow continental block extends across zonal atmospheric and ocean flow, creating high snow accumulation, strong gradients and gyres, dynamic oceanography, outlet glaciers feeding into many fjords and bays having steep topography, and a continental shelf that contains many glacially carved troughs separated by areas of glacial sedi- ment accumulation. The microcosm of the northern Antarctic Peninsula has a tendency to change rapidly—rapid relative not just to Antarctica’s mainland but compared to the rest of the planet as well—and it is generally warmer than the rest of Antarctica. Both its Holocene and modern glaciological retreats offer a picture of how larger areas of Antarctica farther south might change under future warming.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>0732605; 0338109</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Geological Society of America</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>