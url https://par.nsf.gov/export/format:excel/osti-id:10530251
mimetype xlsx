--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10530251</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1126/science.1256697</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Boundary condition of grounding lines prior to collapse, Larsen-B Ice Shelf, Antarctica</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Rebesco, M; Domack, E; Zgur, F; Lavoie, C; Leventer, A; Brachfeld, S; Willmott, V; Halverson, G; Truffer, M; Scambos, T; Smith, J; Pettit, E</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2014-09-12T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>345</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6202</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1354 to 1358</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0036-8075</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Top-down rather than bottom-up change&lt;/title&gt; &lt;p&gt;The Larsen-B Ice Shelf in Antarctica collapsed in 2002 because of a regional increase in surface temperature. This finding, reported by Rebesco&lt;italic&gt;et al.&lt;/italic&gt;, will surprise many who supposed that the shelf's disintegration probably occurred because of thinning of the ice shelf and the resulting loss of support by the sea floor beneath it. The authors mapped the sea floor beneath the ice shelf before it fell apart, which revealed that the modern ice sheet grounding line was established around 12,000 years ago and has since remained unchanged. If the ice shelf did not collapse because of thinning from below, then it must have been caused by warming from above.&lt;/p&gt; &lt;p&gt;&lt;italic&gt;Science&lt;/italic&gt;, this issue p.&lt;related-article ext-link-type='doi' href='10.1126/science.1256697' issue='6202' page='1354' related-article-type='in-this-issue' vol='345'&gt;1354&lt;/related-article&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>0732605; 0338109</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2014</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Association for the Advancement of Science</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>