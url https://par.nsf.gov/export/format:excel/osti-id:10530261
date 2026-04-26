--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10530261</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1191/095968301673881493</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Chronology of the Palmer Deep site, Antarctic Peninsula: a Holocene palaeoenvironmental reference for the circum-Antarctic</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Domack, E; Leventer, A; Dunbar, R; Taylor, F; Brachfeld, S; Sjunneskog, C</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2001-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Holocene</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 9</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0959-6836</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Palmer Deep sediment cores are used to produce the first high-resolution, continuous late Pleistocene to Holocene time-series from the Antarctic marine system. The sedimentary record is dated using accelerator mass spectrometer radiocarbon methods on acid insoluble organic matter and foraminiferal calcite. Fifty-four radiocarbon analyses are utilized in the dating which provides a calibrated timescale back to 13 ka BP. Reliability of resultant ages on organic matter is assured because duplicates produce a standard deviation from the surface age of less than laboratory error (i.e., ±50 years). In addition, surface organic matter ages at the site are in excellent agreement with living calcite ages at the accepted reservoir age of 1260 years for the Antarctic Peninsula. Spectral analyses of the magnetic susceptibility record against the age model reveal unusually strong periodicity in the 400,–200 and 50-70 year frequency bands, similar to other high-resolution records from the Holocene but, so far, unique for the circum-Antarctic. Here we show that comparison to icecore records of specific climatic events (e.g., the ’Little Ice Age‘, Neoglacial, Hypsithermal, and the Bølling/Allerød to Younger Dryas transition) provides improved focus upon the relative timing of atmosphere/ocean changes between the northern anid southern high latitudes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>9615695</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2001</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Sage Journals</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>