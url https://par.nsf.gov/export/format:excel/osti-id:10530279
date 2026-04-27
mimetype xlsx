--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10530279</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1002/2014GL062032</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Contribution of multidomain titanomagnetite to the intensity and stability of Mars crustal magnetic anomalies</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Brachfeld, Stefanie; Cuomo, David; Tatsumi‐Petrochilos, Lisa; Bowles, Julie A; Shah, Deepa; Hammer, Julia</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2014-11-28T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geophysical Research Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>7997 to 8005</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0094-8276</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;title&gt;Abstract&lt;/title&gt; &lt;p&gt;Two basalts with compositions relevant to the crusts of Mars and Earth were synthesized at igneous temperatures and held at 650°C for 21 to 257 days under quartz‐fayalite‐magnetite&lt;italic&gt;f&lt;/italic&gt;O&lt;sub&gt;2&lt;/sub&gt;buffer conditions. The run products are germane to slowly cooled igneous intrusions, which might be a significant volumetric fraction of the Martian crust and carriers of magnetic anomalies in the Southern Highlands. Both basalts acquired intense thermoremanent magnetizations and intense but easily demagnetized anhysteretic remanent magnetizations carried by homogeneous multidomain titanomagnetite. Hypothetical intrusions on Mars composed of these materials would be capable of acquiring intense remanences sufficient to generate the observed anomalies. However, the remanence would be easily demagnetized by impact events after the cessation of the Mars geodynamo. Coercivity enhancement by pressure or formation of single domain regions via exsolution within the multidomain grains is necessary for long‐term retention of a remanence carried exclusively by multidomain titanomagnetite grains.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>0521069; 0619402; 0948262</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2014</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Geophysical Union</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>