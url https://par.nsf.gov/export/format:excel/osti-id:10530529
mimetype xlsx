--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10530529</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.2196/55246</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Physical Therapists’ Acceptance of a Wearable, Fabric-Based Sensor System (Motion Tape) for Use in Clinical Practice: Qualitative Focus Group Study</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lee, Audrey; Dionicio, Patricia; Farcas, Emilia; Godino, Job; Patrick, Kevin; Wyckoff, Elijah; Loh, Kenneth J; Gombatto, Sara</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-02-29T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>JMIR Human Factors</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e55246</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2292-9495</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;sec&gt;&lt;title&gt;Background&lt;/title&gt;&lt;p&gt;Low back pain (LBP) is a costly global health condition that affects individuals of all ages and genders. Physical therapy (PT) is a commonly used and effective intervention for the management of LBP and incorporates movement assessment and therapeutic exercise. A newly developed wearable, fabric-based sensor system, Motion Tape, uses novel sensing and data modeling to measure lumbar spine movements unobtrusively and thus offers potential benefits when used in conjunction with PT. However, physical therapists’ acceptance of Motion Tape remains unexplored.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Objective&lt;/title&gt;&lt;p&gt;The primary aim of this research study was to evaluate physical therapists’ acceptance of Motion Tape to be used for the management of LBP. The secondary aim was to explore physical therapists’ recommendations for future device development.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Methods&lt;/title&gt;&lt;p&gt;Licensed physical therapists from the American Physical Therapy Association Academy of Leadership Technology Special Interest Group participated in this study. Overall, 2 focus groups (FGs; N=8) were conducted, in which participants were presented with Motion Tape samples and examples of app data output on a poster. Informed by the Technology Acceptance Model, we conducted semistructured FGs and explored the wearability, usefulness, and ease of use of and suggestions for improvements in Motion Tape for PT management of LBP. FG data were transcribed and analyzed using rapid qualitative analysis.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Results&lt;/title&gt;&lt;p&gt;Regarding wearability, participants perceived that Motion Tape would be able to adhere for several days, with some variability owing to external factors. Feedback was positive for the low-profile and universal fit, but discomfort owing to wires and potential friction with clothing was of concern. Other concerns included difficulty with self-application and potential skin sensitivity. Regarding usefulness, participants expressed that Motion Tape would enhance the efficiency and specificity of assessments and treatment. Regarding ease of use, participants stated that the app would be easy, but data management and challenges with interpretation were of concern. Physical therapists provided several recommendations for future design improvements including having a wireless system or removable wires, customizable sizes for the tape, and output including range of motion data and summary graphs and adding app features that consider patient input and context.&lt;/p&gt;&lt;/sec&gt; &lt;sec&gt;&lt;title&gt;Conclusions&lt;/title&gt;&lt;p&gt;Several themes related to Motion Tape’s wearability, usefulness, and ease of use were identified. Overall, physical therapists expressed acceptance of Motion Tape’s potential for assessing and monitoring low back posture and movement, both within and outside clinical settings. Participants expressed that Motion Tape would be a valuable tool for the personalized treatment of LBP but highlighted several future improvements needed for Motion Tape to be used in practice.&lt;/p&gt;&lt;/sec&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2205093</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>JMIR Publications</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>