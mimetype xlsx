--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,170 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="38">
-[...118 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -184,185 +65,309 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10531332</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>3D plants: The impact of integrating science, design, and technology on high school student learning and interests in STEAM subjects and careers</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Arango-Caro, S; Langewisch, T; Ying, K; Arellano_Haberberger, M; Ly, N; Branton, C; Callis-Duehl, K</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-07-29T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Disciplinary and Interdisciplinary Science Education Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2662-2300</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>STEM education is often disconnected from innovation and design, where students self-identify as solely scientists, artists, or technophiles, but rarely see the connection between the disciplines. The inclusion of arts (A) in STEM education (STEAM) offers an educational approach where students see how subjects are integrated through learning experiences that apply to everyday, developing personal connections and becoming motivated learners who understand how skills from each subject are needed for future careers. This project addresses both the disconnect between science, design, and technology and how high school students can benefit from innovative learning experiences in plant science that integrate these disciplines while gaining
+invaluable skills for future STEM careers. We used the Science-Art-Design-Technology (SADT) pedagogical approach, characterized by its project-based learning that relies on student teamwork and facilitation by educators. This approach was applied through a STEAM educational 3D plant module where teams: 1) investigated plants under research at a plant science research center, 2) designed and created 3D models of
+those plants, 3) experienced the application of 3D modeling in augmented and virtual reality platforms, and 4) disseminated project results. We used a mixed-method approach using qualitative and quantitative research methods to assess the impact of the 3D modeling module on students’ understanding of the intersection of art and design with science, learning and skills gains, and interests in STEAM subjects and careers. A total of 160 students from eight educational institutions (schools and informal programs) implemented the module. Student reflection questions revealed that students see art and design playing a role in science mainly by facilitating
+communication and further understanding and fostering new ideas. They also see science influencing art and design through the artistic creation process. The students acknowledged learning STEAM content and applications associated with plant science, 3D modeling, and augmented and virtual reality. They also acknowledged gaining research skills and soft skills such as collaboration and communication. Students also
+increased their interest in STEAM subjects and careers, particularly associated with plant science. The SADT approach, exemplified by the 3D plant module, effectively integrates science, art, design, and technology, enhancing student literacy in these fields, and providing students with essential 21st century competencies. The module's flexibility and experiential learning opportunities benefit students and educators, promoting interdisciplinary learning and interest in STEAM subjects and careers. This innovative approach is a valuable tool for educators, inspiring new ways of teaching and learning in STEAM education.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1949463</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Disciplinary and Interdisciplinary Science Education Research</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>