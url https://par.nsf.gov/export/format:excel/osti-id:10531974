--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10531974</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1116/6.0003440</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Surface treatment of TaN for sub-2 nm, smooth, and conducting atomic layer deposition Ru films</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Feit, Corbin; Kumar, Udit; Islam, Md Rafiqul; Tomar, Luis; Berriel, S Novia; Gaskins, John T; Hopkins, Patrick E; Seal, Sudipta; Banerjee, Parag</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Vacuum Science &amp; Technology A</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0734-2101</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Atomic layer deposition (ALD) of ruthenium (Ru) is being investigated for next generation interconnects and conducting liners for copper metallization. However, integration of ALD Ru with diffusion barrier refractory metal nitrides, such as tantalum nitride (TaN), continues to be a challenge due to its slow nucleation rates. Here, we demonstrate that an ultraviolet-ozone (UV-O3) pretreatment of TaN leads to an oxidized surface that favorably alters the deposition characteristics of ALD Ru from islandlike to layer-by-layer growth. The film morphology and properties are evaluated via spectroscopic ellipsometry, atomic force microscopy, electrical sheet resistance measurements, and thermoreflectance. We report a 1.83 nm continuous Ru film with a roughness of 0.19 nm and a sheet resistance of 10.8 KΩ/□. The interface chemistry between TaN and Ru is studied by x-ray photoelectron spectroscopy. It is shown that UV-O3 pretreatment, while oxidizing TaN, enhances Ru film nucleation and limits further oxidation of the underlying TaN during ALD. An oxygen “gettering” mechanism by TaN is proposed to explain reduced oxygen content in the Ru film and higher electrical conductivity compared to Ru deposited on native-TaN. This work provides a simple and effective approach using UV-O3 pretreatment for obtaining sub-2 nm, smooth, and conducting Ru films on TaN surfaces.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2318576; 2121953</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>American Institute of Physics</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>