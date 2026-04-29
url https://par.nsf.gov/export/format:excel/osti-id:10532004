--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10532004</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.commatsci.2023.112655</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Spline-based neural network interatomic potentials: Blending classical and machine learning models</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Vita, Joshua A; Trinkle, Dallas R</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2024-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Computational Materials Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>232</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>112655</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0927-0256</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>While machine learning (ML) interatomic potentials (IPs) are able to achieve accuracies nearing the level of noise inherent in the first-principles data to which they are trained, it remains to be shown if their increased complexities are strictly necessary for constructing high-quality IPs. In this work, we introduce a new MLIP framework which blends the simplicity of spline-based MEAM (s-MEAM) potentials with the flexibility of a neural network (NN) architecture. The proposed framework, which we call the spline-based neural network potential (s-NNP), is a simplified version of the traditional NNP that can be used to describe complex datasets in a computationally efficient manner. We demonstrate how this framework can be used to probe the boundary between classical and ML IPs, highlighting the benefits of key architectural changes. Furthermore, we show that using spline filters for encoding atomic environments results in a readily interpreted embedding layer which can be coupled with modifications to the NN to incorporate expected physical behaviors and improve overall interpretability. Finally, we test the flexibility of the spline filters, observing that they can be shared across multiple chemical systems in order to provide a convenient reference point from which to begin performing cross-system analyses.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1940303; 1922758</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>Elsevier</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>